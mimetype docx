--- v0 (2025-12-23)
+++ v1 (2026-07-26)
@@ -232,131 +232,81 @@
         <w:t xml:space="preserve">Zaanse is een iconische Nederlandse mayonaisemaker met een rijke historie en staat bekend om zijn ambachtelijke kwaliteit en herkenbare smaak. Het merk, onderdeel van Van Wijngaarden, heeft zich door de jaren heen ontwikkeld tot een vaste waarde in de Nederlandse keuken en is synoniem geworden met betrouwbaarheid, traditie en vakmanschap in mayonaise.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1031" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: Pockies</w:t>
+        <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pockies begon in 2015 als een grap onder vrienden toen ze de allereerste boxershort met zakken maakten. Boven alle verwachtingen verkocht de eerste partij ondergoed binnen de kortste keren en legden zo de basis om hun merk op te bouwen rond hun visie voor Couch Couture. Pyjama's, joggers, t-shirts, dikke sokken en nog veel meer volgden en ze hebben het hun persoonlijke levensdoel gemaakt om comfort over de hele planeet te verspreiden.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>