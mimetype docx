--- v1 (2025-12-11)
+++ v2 (2026-07-16)
@@ -197,106 +197,74 @@
         <w:t xml:space="preserve">Over: Pockies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pockies begon in 2015 als een grap onder vrienden met de uitvinding van 's werelds eerste boxershort met zakken. Boven alle verwachtingen verkocht de eerste partij ondergoed binnen de kortste keren en legden zo de basis om hun merk op te bouwen rond hun visie voor Couch Couture. Pyjama's, joggers, t-shirts, dikke sokken en nog veel meer volgden en ze hebben het hun persoonlijke levensdoel gemaakt om comfort over de hele planeet te verspreiden.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>